--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d0ce6c1202c4702018f956865d1e72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0937160062b04521669965725129b02.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c3c9079229d7a1de837c80cc402a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dc970a42471b5bd7f05c39b0735c83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf2e447eed3eee2175a174edcef5d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb1a65cd9bca5cc32f684beffa62c4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f78aa73cf45f16b660c0a7cafbb15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f758608773171b779228fee83db25.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e58e566a1cecaadc938191a52af4fc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ab57d66795267c43a29665ace90e6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dee38d9da7f9180f500b5033b71307.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cd1ea9616a19c27dae3ddd91e6a77.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>