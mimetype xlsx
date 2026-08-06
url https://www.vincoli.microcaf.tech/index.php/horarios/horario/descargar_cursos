--- v1 (2026-06-07)
+++ v2 (2026-08-06)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0937160062b04521669965725129b02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd88ee32253915128ff23c151af132.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dc970a42471b5bd7f05c39b0735c83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716f336d31a6cf99beaa7fd56912fe3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb1a65cd9bca5cc32f684beffa62c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec17a820c580431c7817c617f22154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f758608773171b779228fee83db25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0981850afe6aeb92c94d21a7ea01e45.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178ab57d66795267c43a29665ace90e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede4e1e71a1fb2f3ed1b85491c68906.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cd1ea9616a19c27dae3ddd91e6a77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ab6f7d959a53823f85aa8e0b23ee7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>