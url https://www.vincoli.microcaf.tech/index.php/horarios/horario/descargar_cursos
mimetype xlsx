--- v2 (2026-08-06)
+++ v3 (2026-10-07)
@@ -1346,71 +1346,71 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd88ee32253915128ff23c151af132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee267f582668ab4ddf012767211250e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716f336d31a6cf99beaa7fd56912fe3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9306ee26d7c1671a5e5fbfd73544b133.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec17a820c580431c7817c617f22154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62960efc9efe52496766c2e52914034.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0981850afe6aeb92c94d21a7ea01e45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b99bf3141b5c032818afce61fd365.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede4e1e71a1fb2f3ed1b85491c68906.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51283223088e6ba4bac38b7423bff06.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ab6f7d959a53823f85aa8e0b23ee7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9501bc3c7f4f164868cb46aae0f457.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>27347</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28649</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="266700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>