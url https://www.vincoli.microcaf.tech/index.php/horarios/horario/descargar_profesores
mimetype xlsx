--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ca1b46e070cbbad05d5bb2470f762.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729094a46dfe7828458825c08ecd74d2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9965f026cdab97de4986a6df30dc611.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710644f7843d8ed3b5528a71d21b4e9d11.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee3e72b7e92f743c5731d7a7092a212.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de201bca52ad6783992cde3c170a3dd12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b5aec59795494d8f8b533fee30de13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247994ad25ef196de13ca44424c7792013.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e32cedd7747abdd43be7d4f22bd314.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cea4cbe04be03ecd764c7e9731ad14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79295ceae8b2cbc56cb7674872f3f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04649306ac9a0934011c51dbb8d48d83.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b49ecb20637815317f703d099da74a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec4fc7d154f0559c07d47064e9b3d4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00fc8e79b58e6722c8262041ffebde5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282a3bd3563a3dbf399d5725cef8775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0996663f8aa99c5b6e8dcf2de1486.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6b88f9f3454ef98313207a71d5046.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aca7c5c6f1371d9d9375891d09537d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97927f2cad98bb93f3be4dba998557.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2e0bcadaccdb8c4e24a33ffbc4db8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f31e957969e2564a908b7bb058288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5331f80df1b078fb5fc428303dc5c419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c62c09528fbe3ea843d36ad6361a89.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0b1a30d6f5830d4fa0157219b03610.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fb98653557cdb3b011c33a4c99f6410.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>