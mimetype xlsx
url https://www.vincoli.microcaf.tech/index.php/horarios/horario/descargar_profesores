--- v1 (2026-06-07)
+++ v2 (2026-08-06)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729094a46dfe7828458825c08ecd74d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482501cb47aba083fa90b8c16daf51922.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710644f7843d8ed3b5528a71d21b4e9d11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e96eb96572c8ce67ffe7056ca72111.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de201bca52ad6783992cde3c170a3dd12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39cd11228a2dd9837d68ed8f4aa8512.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247994ad25ef196de13ca44424c7792013.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c264baf055882b0f0cbf550cd133bb13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cea4cbe04be03ecd764c7e9731ad14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9d0fb5f5a5d98e3e7bcd1d6d800414.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04649306ac9a0934011c51dbb8d48d83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f02370fc4b3f6bf1de124fd4ac8df23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec4fc7d154f0559c07d47064e9b3d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9674418954621846bb963bd8949ee4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282a3bd3563a3dbf399d5725cef8775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d10042bd02dad8e65ad0917a9a3165.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6b88f9f3454ef98313207a71d5046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb33a74e15015656902bb07f6715dd6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97927f2cad98bb93f3be4dba998557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff544c4d0aaf45759eb1b7e6ef2e5727.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f31e957969e2564a908b7bb058288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd895f2eb68d11d5bc7fe88531f9888.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c62c09528fbe3ea843d36ad6361a89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68862135167a8064c4f24530f9df49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fb98653557cdb3b011c33a4c99f6410.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613086dba6f8614a0c9e7277e20e416410.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>