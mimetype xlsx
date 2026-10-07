--- v2 (2026-08-06)
+++ v3 (2026-10-07)
@@ -2425,99 +2425,99 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482501cb47aba083fa90b8c16daf51922.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5883b5e58e55c13f9f2a0ef022e149c2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e96eb96572c8ce67ffe7056ca72111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b224e6fda341026f9b306e7563f4911.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea39cd11228a2dd9837d68ed8f4aa8512.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b2e77e319a5173b0f4024d273458c12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c264baf055882b0f0cbf550cd133bb13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfec165ae0eb34dc901145c4e4081a13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9d0fb5f5a5d98e3e7bcd1d6d800414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b20c88a08d1a4875fe7c1b94f6768d14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f02370fc4b3f6bf1de124fd4ac8df23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d33931d455ad8effba2f16e9b1ed23.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9674418954621846bb963bd8949ee4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406877c684731260326850029ee553e4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d10042bd02dad8e65ad0917a9a3165.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055148a8c2e7c050ec8bf84275f13795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb33a74e15015656902bb07f6715dd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f9ef8d52931462fe9a8d2df4f9676.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff544c4d0aaf45759eb1b7e6ef2e5727.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec3ecc68f19f8101384b86cdcb7ec7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd895f2eb68d11d5bc7fe88531f9888.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26df38ddb962bc83b1348cb48ebdc048.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68862135167a8064c4f24530f9df49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf2c8633c2b779d4325a4771f24f179.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613086dba6f8614a0c9e7277e20e416410.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e101bd16c472a574f59d41b16bfa10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11255</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>26789</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="714375" cy="276225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>